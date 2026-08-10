--- v0 (2026-06-25)
+++ v1 (2026-08-10)
@@ -68,459 +68,407 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="857212" cy="1138259"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EFDFED4" w14:textId="6E702DA1" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7EFDFED4" w14:textId="6E702DA1" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:after="20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>COMUNE DI CALASCIBETTA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71260B84" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="71260B84" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:after="20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Libero Consorzio Comunale di Enna</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B94B492" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5B94B492" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ufficio Tributi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E03B59" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00774FF2">
       <w:pPr>
         <w:spacing w:after="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F51BE45" w14:textId="60D93973" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F51BE45" w14:textId="60D93973" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:after="20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>────────────────────────────────────────────────────────</w:t>
       </w:r>
       <w:r w:rsidR="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ì</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DFD1723" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1DFD1723" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:before="20" w:after="20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ALLEGATO A — MODULO DI RICHIESTA PREVENTIVA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1474904C" w14:textId="77777777" w:rsidR="008B45E6" w:rsidRDefault="008B45E6">
       <w:pPr>
         <w:spacing w:after="20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="116D6ACA" w14:textId="1B61DD54" w:rsidR="00774FF2" w:rsidRDefault="00000000">
+    <w:p w14:paraId="116D6ACA" w14:textId="1B61DD54" w:rsidR="00774FF2" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:after="20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Definizione agevolata delle entrate comunali — Legge 30 dicembre 2025, n. 199, art. 1, commi 102-109</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="005015D3" w14:textId="77777777" w:rsidR="008B45E6" w:rsidRPr="008B45E6" w:rsidRDefault="008B45E6">
       <w:pPr>
         <w:spacing w:after="20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DA68F64" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2DA68F64" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:after="20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Regolamento comunale approvato con deliberazione del Consiglio Comunale n. 12 del 19.05.2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D7B828" w14:textId="211E058D" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69D7B828" w14:textId="211E058D" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>────────────────────────────────────────────────────────</w:t>
       </w:r>
       <w:r w:rsidR="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ì</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13C0C5A7" w14:textId="013B1B2C" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="008805CE" w:rsidP="00F62D00">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Al </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="008B45E6">
+      <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Comune di Calascibetta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6253A369" w14:textId="0AA314B0" w:rsidR="00774FF2" w:rsidRDefault="008B45E6" w:rsidP="00F62D00">
+    <w:p w14:paraId="6253A369" w14:textId="7B0F55B7" w:rsidR="00774FF2" w:rsidRDefault="00D9797E" w:rsidP="00F62D00">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...62 lines deleted...]
-      <w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00DE09AC">
+          <w:rPr>
+            <w:rStyle w:val="Collegamentoipertestuale"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>protocollo@pec.comune.calascibetta.en.it</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A307F1" w14:textId="77777777" w:rsidR="00F62D00" w:rsidRDefault="00F62D00" w:rsidP="00F62D00">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16158013" w14:textId="77777777" w:rsidR="00F62D00" w:rsidRPr="008B45E6" w:rsidRDefault="00F62D00" w:rsidP="00F62D00">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DB0DF0B" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3DB0DF0B" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">OGGETTO: </w:t>
       </w:r>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Richiesta preventiva ai fini della definizione agevolata delle entrate comunali — art. 1, commi 102-109, Legge n. 199/2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4569720D" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4569720D" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="2" w:color="003366"/>
         </w:pBdr>
         <w:spacing w:before="200" w:after="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DATI DEL RICHIEDENTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79493A61" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00774FF2">
@@ -534,301 +482,283 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9638" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5301"/>
         <w:gridCol w:w="4337"/>
       </w:tblGrid>
       <w:tr w:rsidR="00774FF2" w:rsidRPr="008B45E6" w14:paraId="4822A6A0" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09519D64" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="09519D64" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Cognome e nome / Ragione sociale: ____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B0FCC70" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1B0FCC70" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Codice Fiscale / P. IVA: ____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00774FF2" w:rsidRPr="008B45E6" w14:paraId="24E17BB5" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="745F1BF8" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="745F1BF8" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nato/a a: _______________________</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>_  il</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>: ___/___/______</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FC0DCBF" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7FC0DCBF" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tel. / Cell.: ______________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00774FF2" w:rsidRPr="008B45E6" w14:paraId="182BEC9B" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79538D04" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="79538D04" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Residente / con sede in: ____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1555D07C" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1555D07C" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Via/Piazza: _________________________</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>_  n.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="511EE164" w14:textId="77392E18" w:rsidR="00F62D00" w:rsidRDefault="00000000" w:rsidP="00F62D00">
+    <w:p w14:paraId="511EE164" w14:textId="77392E18" w:rsidR="00F62D00" w:rsidRDefault="00B64DD4" w:rsidP="00F62D00">
       <w:pPr>
         <w:spacing w:before="60" w:after="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Indirizzo </w:t>
       </w:r>
       <w:r w:rsidR="00F62D00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -882,541 +812,541 @@
         <w:t>________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33BAB784" w14:textId="77777777" w:rsidR="00F62D00" w:rsidRDefault="00F62D00" w:rsidP="00F62D00">
       <w:pPr>
         <w:spacing w:before="60" w:after="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B02A78D" w14:textId="77777777" w:rsidR="00F62D00" w:rsidRDefault="00F62D00" w:rsidP="00F62D00">
       <w:pPr>
         <w:spacing w:before="60" w:after="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="545F74FC" w14:textId="1D1F0B56" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000" w:rsidP="00F62D00">
+    <w:p w14:paraId="545F74FC" w14:textId="1D1F0B56" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4" w:rsidP="00F62D00">
       <w:pPr>
         <w:spacing w:before="60" w:after="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>QUALITÀ DEL DICHIARANTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D17DBFC" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6D17DBFC" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:before="40" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Soggetto</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> direttamente interessato</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475F36BA" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="475F36BA" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:before="40" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Legale</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> rappresentante / tutore / curatore della seguente persona/società:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC351DE" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2AC351DE" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:before="40" w:after="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Denominazione: _______________________________________</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_  P.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> IVA: _______________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22287263" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="22287263" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sede: ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04B91769" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00774FF2">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BC3C9A5" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4BC3C9A5" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="2" w:color="003366"/>
         </w:pBdr>
         <w:spacing w:before="200" w:after="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DICHIARAZIONE E RICHIESTA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311BA91E" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="311BA91E" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Il/La sottoscritto/a, come sopra identificato/a,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D33A623" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00774FF2">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11795613" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="11795613" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:before="120" w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DICHIARA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E7C3B5" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="76E7C3B5" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>di volersi avvalere della definizione agevolata prevista dall'art. 1, commi 102-109, della Legge 30 dicembre 2025, n. 199, per come disciplinata dal Regolamento del Comune di Calascibetta approvato con deliberazione del Consiglio Comunale n. 12 del 19.05.2026;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="344BE86C" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00774FF2">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F203FD7" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5F203FD7" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:before="120" w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CHIEDE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733DF551" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="733DF551" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>che l'Ufficio Tributi voglia comunicare al sottoscritto, tramite la casella PEC indicata, il prospetto dei carichi definibili, comprensivo di:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF918F1" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2AF918F1" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:before="40" w:after="60"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  tributi</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> locali (IMU, TARI/TARES) con accertamento definitivo o scaduti entro il 31/12/2025;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313E9A69" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="313E9A69" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:before="40" w:after="60"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  sanzioni</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> per violazioni al Codice della Strada notificate e non pagate entro il 31/12/2025;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B68536" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="49B68536" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:before="40" w:after="60"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  sanzioni</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> amministrative non tributarie diverse dal C.d.S.;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A214500" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7A214500" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:before="40" w:after="60"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  proventi</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> da concessioni e locazioni;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69610FC7" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69610FC7" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:before="40" w:after="60"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
@@ -1436,51 +1366,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3EEDBA76" w14:textId="6D81B6B1" w:rsidR="008B45E6" w:rsidRDefault="008B45E6">
       <w:pPr>
         <w:spacing w:before="40" w:after="60"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BA72C05" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00774FF2">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="675096C7" w14:textId="79ED7A19" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="675096C7" w14:textId="79ED7A19" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In particolare, si chiede di includere nel prospetto anche le somme relative ai seguenti periodi d'imposta / anni di riferimento </w:t>
       </w:r>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
@@ -1523,811 +1453,801 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9638" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3374"/>
         <w:gridCol w:w="2891"/>
         <w:gridCol w:w="3373"/>
       </w:tblGrid>
       <w:tr w:rsidR="00774FF2" w:rsidRPr="008B45E6" w14:paraId="4F0BCD22" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E4F0"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="590F4A24" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="590F4A24" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tipologia entrata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E4F0"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A9C1AEC" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3A9C1AEC" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Anno/periodo di riferimento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E4F0"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="11C1B364" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="11C1B364" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Note / importo stimato</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00774FF2" w:rsidRPr="008B45E6" w14:paraId="276C22D7" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12C967F9" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="12C967F9" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53A66E08" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="53A66E08" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="32D81A0D" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="32D81A0D" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00774FF2" w:rsidRPr="008B45E6" w14:paraId="626AEB9A" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A815BD5" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7A815BD5" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4FACF064" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4FACF064" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="388F0977" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="388F0977" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00774FF2" w:rsidRPr="008B45E6" w14:paraId="5019BEB2" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3ADD56D3" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3ADD56D3" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5858BB5C" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5858BB5C" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F18A90A" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5F18A90A" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00774FF2" w:rsidRPr="008B45E6" w14:paraId="587E04AA" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06B5993F" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="06B5993F" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7FC4AC8C" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7FC4AC8C" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3373" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="003366"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="003366"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="371C6C93" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="371C6C93" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7585CF9C" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00774FF2">
       <w:pPr>
         <w:spacing w:after="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="297A9C6B" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="297A9C6B" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="2" w:color="003366"/>
         </w:pBdr>
         <w:spacing w:before="200" w:after="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DICHIARAZIONI CONCLUSIVE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FCF7B61" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5FCF7B61" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:before="40" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  di</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> conoscere il Regolamento sopra richiamato e di accettarne incondizionatamente ogni contenuto;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35BD0F28" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="35BD0F28" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:before="40" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  di</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> essere consapevole che il prospetto trasmesso dall'ufficio avrà valore esclusivamente ai fini della presente definizione agevolata e che la sua ricezione comporta effetti interruttivi della prescrizione (art. 2944 c.c.) per le partite in esso indicate;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30FB3FFB" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="30FB3FFB" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:before="40" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  di</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> essere consapevole che la presente richiesta non equivale ad adesione alla definizione agevolata, che dovrà essere formalizzata con separata istanza (Allegato B) entro il termine del 30 settembre 2026;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6ED9FE15" w14:textId="38A4D731" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"> essere consapevole che la presente richiesta non equivale </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008B45E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ad</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008B45E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adesione alla definizione agevolata, che dovrà essere formalizzata con separata istanza (Allegato B) entro il termine del 30 settembre 2026;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED9FE15" w14:textId="38A4D731" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:before="40" w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2352,51 +2272,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>di posta elettronica indicata nel presente modulo</w:t>
       </w:r>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF54DA3" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00774FF2">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CB0302B" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4CB0302B" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:spacing w:before="60" w:after="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Allegati: </w:t>
       </w:r>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2441,151 +2361,145 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9638" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5301"/>
         <w:gridCol w:w="4337"/>
       </w:tblGrid>
       <w:tr w:rsidR="00774FF2" w:rsidRPr="008B45E6" w14:paraId="242E9879" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69A37D0B" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="69A37D0B" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Calascibetta, _____ / _____ / _________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="400100E3" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="400100E3" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Il dichiarante</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="018BE1E8" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00774FF2">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E6621CC" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6E6621CC" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>_________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F2B88DE" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5F2B88DE" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
@@ -2596,71 +2510,71 @@
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008B45E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                           </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A9C1C0C" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00774FF2">
       <w:pPr>
         <w:spacing w:after="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41ECB3C7" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="41ECB3C7" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>─────────────────────────────────────────────────────────────────────────────────────────</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B9B4B5" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00000000" w:rsidP="008B45E6">
+    <w:p w14:paraId="30B9B4B5" w14:textId="77777777" w:rsidR="00774FF2" w:rsidRPr="008B45E6" w:rsidRDefault="00B64DD4" w:rsidP="008B45E6">
       <w:pPr>
         <w:spacing w:before="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Informativa Privacy — I dati personali sono trattati dal Comune di Calascibetta esclusivamente per le finalità connesse alla gestione della definizione agevolata ex L. 199/2025, ai sensi del Regolamento UE 2016/679 (GDPR) e del </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B45E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2719,73 +2633,71 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00774FF2" w:rsidRPr="008B45E6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Twentieth Century Poster1"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D5B3F33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C3ED41C"/>
     <w:lvl w:ilvl="0" w:tplc="CD108468">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F952560E">
@@ -2850,70 +2762,72 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="98CEACBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1148202115">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00774FF2"/>
+    <w:rsid w:val="00287AA0"/>
     <w:rsid w:val="00774FF2"/>
     <w:rsid w:val="008805CE"/>
     <w:rsid w:val="008B45E6"/>
     <w:rsid w:val="00AC6B69"/>
+    <w:rsid w:val="00D9797E"/>
     <w:rsid w:val="00F62D00"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -3508,51 +3422,51 @@
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Menzionenonrisolta">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008B45E6"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:protocollo@pec.comune.calascibetta.en.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3808,69 +3722,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>590</Words>
-  <Characters>3366</Characters>
+  <Words>591</Words>
+  <Characters>3373</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3949</CharactersWithSpaces>
+  <CharactersWithSpaces>3957</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>